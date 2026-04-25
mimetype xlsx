--- v0 (2025-11-20)
+++ v1 (2026-04-25)
@@ -6,89 +6,89 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\pricolocal\SCL\COMARCAS ANÁLISIS GESTIÓN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\pricolocal\SCL\COMARCAS ANÁLISIS GESTIÓN\SOLICITUD INFORMACION ECONOMICA 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <workbookProtection workbookPassword="C7E0" lockStructure="1"/>
+  <workbookProtection lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11850"/>
   </bookViews>
   <sheets>
     <sheet name="Solicitud de datos" sheetId="1" r:id="rId1"/>
     <sheet name="Datos" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="com" localSheetId="0">'Solicitud de datos'!$C$2</definedName>
     <definedName name="comarcas">Datos!$C$2:$C$34</definedName>
     <definedName name="costes">'[1]Comp. coste hora SAD'!$A$10:$V$42</definedName>
     <definedName name="ejec">Datos!$G$2:$G$3</definedName>
     <definedName name="EJER" localSheetId="0">'Solicitud de datos'!$A$2</definedName>
     <definedName name="num" localSheetId="0">'Solicitud de datos'!$D$2</definedName>
     <definedName name="sino">Datos!$F$2:$F$3</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D22" i="1" l="1"/>
   <c r="B57" i="1"/>
   <c r="C40" i="1" s="1"/>
-  <c r="C55" i="1"/>
-  <c r="C43" i="1" l="1"/>
+  <c r="C55" i="1" l="1"/>
+  <c r="C43" i="1"/>
   <c r="C53" i="1"/>
   <c r="C48" i="1"/>
   <c r="C52" i="1"/>
   <c r="C46" i="1"/>
   <c r="C42" i="1"/>
   <c r="C39" i="1"/>
   <c r="C50" i="1"/>
   <c r="C45" i="1"/>
   <c r="C41" i="1"/>
   <c r="C49" i="1"/>
   <c r="C44" i="1"/>
   <c r="B98" i="1"/>
   <c r="B67" i="1"/>
   <c r="B56" i="1" l="1"/>
   <c r="B3" i="1"/>
   <c r="D84" i="1"/>
   <c r="B89" i="1" s="1"/>
   <c r="D35" i="1"/>
   <c r="C57" i="1" l="1"/>
   <c r="B91" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="157">
@@ -1281,100 +1281,100 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11" xfId="1"/>
     <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="170" formatCode="0.000000%"/>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -3448,159 +3448,159 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P174"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F82" sqref="F82"/>
+    <sheetView tabSelected="1" topLeftCell="A76" workbookViewId="0">
+      <selection activeCell="C70" sqref="C70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="45" style="4" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="4" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="120" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="116"/>
-[...1 lines deleted...]
-      <c r="D1" s="116"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>91</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="1"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="61"/>
       <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="57" t="s">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="B3" s="56">
         <f>IFERROR(INDEX(comnum[cnum],MATCH(A3,comnum[Comarca],0)),"")</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="58"/>
       <c r="E3" s="1"/>
       <c r="G3" s="8"/>
-      <c r="H3" s="119"/>
-[...4 lines deleted...]
-      <c r="M3" s="119"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
     </row>
     <row r="4" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="G4" s="8"/>
       <c r="H4" s="62"/>
       <c r="I4" s="62"/>
       <c r="J4" s="62"/>
       <c r="K4" s="62"/>
       <c r="L4" s="62"/>
       <c r="M4" s="62"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="85"/>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="9"/>
       <c r="F5" s="13"/>
       <c r="G5" s="8"/>
-      <c r="H5" s="119"/>
-[...3 lines deleted...]
-      <c r="L5" s="119"/>
+      <c r="H5" s="107"/>
+      <c r="I5" s="107"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="107"/>
       <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" s="87" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="88"/>
       <c r="C6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11"/>
       <c r="E6" s="9"/>
       <c r="F6" s="13"/>
       <c r="G6" s="8"/>
       <c r="H6" s="62"/>
       <c r="I6" s="62"/>
       <c r="J6" s="62"/>
       <c r="K6" s="62"/>
       <c r="L6" s="62"/>
       <c r="M6" s="62"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
@@ -3627,82 +3627,82 @@
       <c r="C8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="15"/>
       <c r="E8" s="9"/>
       <c r="F8" s="13"/>
       <c r="I8" s="62"/>
       <c r="J8" s="62"/>
       <c r="K8" s="62"/>
       <c r="L8" s="62"/>
       <c r="M8" s="62"/>
     </row>
     <row r="9" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="1"/>
       <c r="I9" s="61"/>
       <c r="J9" s="61"/>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
       <c r="M9" s="61"/>
     </row>
     <row r="10" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="108" t="s">
         <v>137</v>
       </c>
-      <c r="B10" s="121"/>
-      <c r="C10" s="121"/>
+      <c r="B10" s="109"/>
+      <c r="C10" s="109"/>
       <c r="D10" s="6"/>
       <c r="E10" s="1"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
       <c r="M10" s="61"/>
     </row>
     <row r="11" spans="1:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="1"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="122" t="s">
+      <c r="A12" s="110" t="s">
         <v>104</v>
       </c>
-      <c r="B12" s="123"/>
-[...1 lines deleted...]
-      <c r="D12" s="123"/>
+      <c r="B12" s="111"/>
+      <c r="C12" s="111"/>
+      <c r="D12" s="111"/>
       <c r="E12" s="1"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
       <c r="P12" s="16"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="97" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="68"/>
       <c r="I13" s="61"/>
       <c r="J13" s="61"/>
       <c r="K13" s="61"/>
       <c r="L13" s="61"/>
       <c r="M13" s="61"/>
     </row>
     <row r="14" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
@@ -3804,55 +3804,55 @@
       <c r="G20" s="18"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
       <c r="K20" s="63"/>
       <c r="L20" s="64"/>
       <c r="M20" s="61"/>
       <c r="P20" s="3"/>
     </row>
     <row r="21" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="59"/>
       <c r="B21" s="6"/>
       <c r="C21" s="89"/>
       <c r="D21" s="89"/>
       <c r="E21" s="1"/>
       <c r="F21" s="59"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="63"/>
       <c r="L21" s="64"/>
       <c r="M21" s="61"/>
       <c r="P21" s="3"/>
     </row>
     <row r="22" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="111" t="s">
+      <c r="A22" s="112" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="111"/>
-      <c r="C22" s="111"/>
+      <c r="B22" s="112"/>
+      <c r="C22" s="112"/>
       <c r="D22" s="19">
         <f>B14+B16+B18+B20</f>
         <v>0</v>
       </c>
       <c r="E22" s="1"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="61"/>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
       <c r="M22" s="61"/>
     </row>
     <row r="23" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="1"/>
       <c r="J23" s="59"/>
       <c r="K23" s="65"/>
       <c r="L23" s="59"/>
       <c r="M23" s="61"/>
       <c r="P23" s="3"/>
     </row>
     <row r="24" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
@@ -4043,75 +4043,75 @@
       <c r="L33" s="20"/>
       <c r="P33" s="3"/>
     </row>
     <row r="34" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="95" t="s">
         <v>125</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="95" t="s">
         <v>143</v>
       </c>
       <c r="D34" s="73"/>
       <c r="E34" s="93" t="s">
         <v>146</v>
       </c>
       <c r="F34" s="73"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
       <c r="K34" s="23"/>
       <c r="L34" s="20"/>
       <c r="P34" s="3"/>
     </row>
     <row r="35" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="111" t="s">
+      <c r="A35" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="111"/>
-      <c r="C35" s="111"/>
+      <c r="B35" s="112"/>
+      <c r="C35" s="112"/>
       <c r="D35" s="19">
         <f>SUM(B25:B34)+SUM(D25:D34)</f>
         <v>0</v>
       </c>
       <c r="E35" s="1"/>
     </row>
     <row r="36" spans="1:16" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="1"/>
       <c r="J36" s="26"/>
     </row>
     <row r="37" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A37" s="112" t="s">
+      <c r="A37" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="B37" s="113"/>
-      <c r="C37" s="114"/>
+      <c r="B37" s="118"/>
+      <c r="C37" s="119"/>
       <c r="D37" s="6"/>
       <c r="E37" s="1"/>
       <c r="F37" s="20"/>
       <c r="G37" s="27"/>
       <c r="H37" s="28"/>
       <c r="I37" s="29"/>
       <c r="J37" s="30"/>
     </row>
     <row r="38" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="90" t="s">
         <v>124</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="1"/>
       <c r="F38" s="20"/>
       <c r="G38" s="27"/>
       <c r="H38" s="28"/>
       <c r="I38" s="29"/>
       <c r="J38" s="30"/>
@@ -4403,69 +4403,69 @@
       <c r="H56" s="28"/>
       <c r="I56" s="28"/>
       <c r="J56" s="28"/>
     </row>
     <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="19">
         <f>B8</f>
         <v>0</v>
       </c>
       <c r="C57" s="103">
         <f>SUM(C39:C55)</f>
         <v>0</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="1"/>
       <c r="F57" s="20"/>
       <c r="G57" s="27"/>
       <c r="H57" s="39"/>
       <c r="I57" s="20"/>
       <c r="J57" s="28"/>
     </row>
     <row r="58" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="107" t="s">
+      <c r="A58" s="113" t="s">
         <v>154</v>
       </c>
-      <c r="B58" s="107"/>
-[...1 lines deleted...]
-      <c r="D58" s="107"/>
+      <c r="B58" s="113"/>
+      <c r="C58" s="113"/>
+      <c r="D58" s="113"/>
       <c r="E58" s="1"/>
       <c r="F58" s="20"/>
       <c r="H58" s="28"/>
       <c r="I58" s="28"/>
       <c r="J58" s="28"/>
       <c r="M58" s="43"/>
     </row>
     <row r="59" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="117" t="s">
+      <c r="A59" s="122" t="s">
         <v>127</v>
       </c>
-      <c r="B59" s="118"/>
-      <c r="C59" s="118"/>
+      <c r="B59" s="123"/>
+      <c r="C59" s="123"/>
       <c r="D59" s="6"/>
       <c r="E59" s="1"/>
       <c r="F59" s="20"/>
       <c r="H59" s="39"/>
       <c r="I59" s="20"/>
       <c r="J59" s="28"/>
     </row>
     <row r="60" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="99" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="100"/>
       <c r="C60" s="6"/>
       <c r="D60" s="6"/>
       <c r="L60" s="3"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="6"/>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="1"/>
     </row>
     <row r="62" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="22" t="s">
@@ -4691,55 +4691,55 @@
       <c r="F82" s="73"/>
       <c r="J82" s="48"/>
       <c r="K82" s="20"/>
       <c r="L82" s="20"/>
       <c r="M82" s="20"/>
     </row>
     <row r="83" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A83" s="47" t="s">
         <v>133</v>
       </c>
       <c r="B83" s="69"/>
       <c r="C83" s="47" t="s">
         <v>148</v>
       </c>
       <c r="D83" s="69"/>
       <c r="E83" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F83" s="73"/>
       <c r="J83" s="48"/>
       <c r="K83" s="20"/>
       <c r="L83" s="20"/>
       <c r="M83" s="20"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A84" s="108" t="s">
+      <c r="A84" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="B84" s="109"/>
-      <c r="C84" s="110"/>
+      <c r="B84" s="115"/>
+      <c r="C84" s="116"/>
       <c r="D84" s="75">
         <f>SUM(B78:B83)+SUM(D78:D83)</f>
         <v>0</v>
       </c>
       <c r="E84" s="20"/>
       <c r="J84" s="48"/>
       <c r="K84" s="20"/>
       <c r="L84" s="20"/>
       <c r="M84" s="20"/>
     </row>
     <row r="85" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6"/>
       <c r="B85" s="6"/>
       <c r="C85" s="6"/>
       <c r="D85" s="6"/>
       <c r="E85" s="20"/>
     </row>
     <row r="86" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A86" s="49" t="s">
         <v>52</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="6"/>
       <c r="D86" s="6"/>
       <c r="E86" s="1"/>
@@ -5366,79 +5366,82 @@
       <c r="B169" s="6"/>
       <c r="C169" s="6"/>
       <c r="D169" s="6"/>
       <c r="E169" s="1"/>
     </row>
     <row r="170" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A170" s="6"/>
       <c r="B170" s="6"/>
       <c r="C170" s="6"/>
       <c r="D170" s="6"/>
       <c r="E170" s="1"/>
     </row>
     <row r="171" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E171" s="1"/>
     </row>
     <row r="172" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E172" s="1"/>
     </row>
     <row r="173" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E173" s="1"/>
     </row>
     <row r="174" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E174" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection password="C7E0" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <protectedRanges>
+    <protectedRange algorithmName="SHA-512" hashValue="YLuhu3mh5J3CHy9Jt1yFnsijtw/pgvdvq/17T20YyOipm2+IuOWDZsjGd9uf9tjvrQHrEhv9WeKa0rx9Z9nTbQ==" saltValue="S9NhLolEz3VjFhL6sIogpQ==" spinCount="100000" sqref="A3 D3 B5 B7:B8 D13 B13:B20 D19 C19 B25:B34 D25:D34 F32:F34 B39:B46 B48:B50 B52:B53 B55 B60 B63:B64 B68:B74 B78:B83 D78:D83 F82:F83 B87:B88 B94:B97 D97" name="Rango1"/>
+  </protectedRanges>
   <mergeCells count="11">
-    <mergeCell ref="H3:M3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A35:C35"/>
     <mergeCell ref="A58:D58"/>
     <mergeCell ref="A84:C84"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A59:C59"/>
+    <mergeCell ref="H3:M3"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A35:C35"/>
   </mergeCells>
   <conditionalFormatting sqref="C57">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>(C57) &lt;&gt; 1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D13">
       <formula1>ejec</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A3">
       <formula1>comarcas</formula1>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3">
-      <formula1>45323</formula1>
-      <formula2>45657</formula2>
+      <formula1>45689</formula1>
+      <formula2>46387</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7">
       <formula1>0</formula1>
       <formula2>100</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8">
       <formula1>0</formula1>
       <formula2>500000000</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B13 B15 B17">
       <formula1>sino</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B14 B16 B18 B20">
       <formula1>-1000000000</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B39:B46 B48:B50 B52:B53 B55">
       <formula1>0</formula1>
       <formula2>10000000</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B60">